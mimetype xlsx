--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -13,51 +13,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId1"/>
     <sheet name="Лист1" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="122211" calcOnSave="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="58">
   <si>
     <t>Виды работ</t>
   </si>
   <si>
     <t>Ед. Изм</t>
   </si>
   <si>
     <t>Выезд специалиста на объект</t>
   </si>
   <si>
     <t>Консультация на участке</t>
   </si>
   <si>
     <t>Обмер участка, оценка стоимости работ</t>
   </si>
   <si>
     <t>Бесплатно</t>
   </si>
   <si>
     <t>Выборка и вывоз грунта вручную</t>
   </si>
   <si>
     <t>м3</t>
   </si>
   <si>
@@ -189,98 +189,114 @@
   <si>
     <t>Цена от 100 до 700 м2</t>
   </si>
   <si>
     <t>Цена от 700 до 3000 м2</t>
   </si>
   <si>
     <t>Цена свыше 3000 м2</t>
   </si>
   <si>
     <t>Установка газонных камней БР 100.20.8</t>
   </si>
   <si>
     <t xml:space="preserve">Общество с ограниченной ответственностью
 «Строительно-Ремонтная Компания «Автодор»
 Юридический адрес: 188677 Ленинградская обл., 
 Всеволожский р-н, г. Мурино, б-р Менделеева, д. 11,к. 1,190
 ИНН/КПП: 7806185085/470601001 
 Р/с 40702810932210001805, к/с 30101810600000000786
 БИК 044030786 АО «АЛЬФА-БАНК 
 Тел:  (8-911) 131-11-75 , (8-812) 954-53-77
 E-mail: info-srk@bk.ru
 Сайт: www.srk-spb.ru
 </t>
   </si>
+  <si>
+    <t xml:space="preserve">Генеральный директор </t>
+  </si>
+  <si>
+    <t>ООО «СРК «Автодор» _______________________________Айвазян Э.Ю.</t>
+  </si>
+  <si>
+    <t>Профессиональная специализация и основные виды деятельности.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF2C2C2C"/>
       <name val="Museo Sans Cyrl 300"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF2C2C2C"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF2C2C2C"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="14">
     <border>
       <left/>
       <right/>
@@ -415,51 +431,51 @@
         <color theme="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -468,88 +484,94 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -819,115 +841,120 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E362"/>
+  <dimension ref="A1:E361"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="A49" sqref="A49"/>
+      <selection activeCell="A13" sqref="A13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="92.42578125" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="22.7109375" customWidth="1"/>
     <col min="4" max="4" width="23.7109375" customWidth="1"/>
     <col min="5" max="5" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="23" customFormat="1" ht="173.25">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:5" s="24" customFormat="1" ht="173.25">
+      <c r="A1" s="25" t="s">
         <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="36" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="3" spans="1:5" s="3" customFormat="1" ht="16.5" thickBot="1">
       <c r="A3" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D3" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:5" s="3" customFormat="1" ht="15.75">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9"/>
-      <c r="C4" s="25" t="s">
+      <c r="C4" s="26" t="s">
         <v>5</v>
       </c>
-      <c r="D4" s="26"/>
-      <c r="E4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="28"/>
     </row>
     <row r="5" spans="1:5" s="3" customFormat="1" ht="15.75">
       <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="11"/>
-      <c r="C5" s="28"/>
-[...1 lines deleted...]
-      <c r="E5" s="30"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="31"/>
     </row>
     <row r="6" spans="1:5" s="3" customFormat="1" ht="15.75">
       <c r="A6" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="14"/>
-      <c r="C6" s="31"/>
-[...1 lines deleted...]
-      <c r="E6" s="33"/>
+      <c r="C6" s="32"/>
+      <c r="D6" s="33"/>
+      <c r="E6" s="34"/>
     </row>
     <row r="7" spans="1:5" s="3" customFormat="1" ht="15.75">
       <c r="A7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="11">
         <v>570</v>
       </c>
       <c r="D7" s="11">
         <v>520</v>
       </c>
       <c r="E7" s="12">
         <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="3" customFormat="1" ht="15.75">
       <c r="A8" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>7</v>
       </c>
@@ -1471,51 +1498,51 @@
       <c r="D42" s="11">
         <v>160</v>
       </c>
       <c r="E42" s="12">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A43" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B43" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C43" s="14">
         <v>190</v>
       </c>
       <c r="D43" s="14">
         <v>160</v>
       </c>
       <c r="E43" s="15">
         <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:5" s="1" customFormat="1" ht="15.75">
-      <c r="A44" s="34" t="s">
+      <c r="A44" s="21" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="11">
         <v>750</v>
       </c>
       <c r="D44" s="11">
         <v>700</v>
       </c>
       <c r="E44" s="12">
         <v>680</v>
       </c>
     </row>
     <row r="45" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A45" s="13" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="14" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="14">
         <v>480</v>
       </c>
@@ -1607,75 +1634,107 @@
       <c r="D50" s="11">
         <v>120</v>
       </c>
       <c r="E50" s="12">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:5" s="1" customFormat="1" ht="15.75">
       <c r="A51" s="13" t="s">
         <v>47</v>
       </c>
       <c r="B51" s="14" t="s">
         <v>10</v>
       </c>
       <c r="C51" s="14">
         <v>750</v>
       </c>
       <c r="D51" s="14">
         <v>700</v>
       </c>
       <c r="E51" s="15">
         <v>680</v>
       </c>
     </row>
     <row r="52" spans="1:5" s="1" customFormat="1" ht="15.75">
-      <c r="A52" s="21" t="s">
+      <c r="A52" s="22" t="s">
         <v>48</v>
       </c>
-      <c r="B52" s="22" t="s">
+      <c r="B52" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C52" s="22">
+      <c r="C52" s="23">
         <v>550</v>
       </c>
-      <c r="D52" s="22">
+      <c r="D52" s="23">
         <v>500</v>
       </c>
       <c r="E52" s="19">
         <v>480</v>
       </c>
     </row>
     <row r="53" spans="1:5" s="1" customFormat="1"/>
     <row r="54" spans="1:5" s="1" customFormat="1"/>
-    <row r="55" spans="1:5" s="1" customFormat="1"/>
-[...5 lines deleted...]
-    <row r="61" spans="1:5" s="1" customFormat="1"/>
+    <row r="55" spans="1:5" s="1" customFormat="1">
+      <c r="A55" s="35"/>
+      <c r="B55" s="35"/>
+      <c r="C55" s="35"/>
+    </row>
+    <row r="56" spans="1:5" s="1" customFormat="1">
+      <c r="A56" s="35" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" s="35"/>
+      <c r="C56" s="35"/>
+    </row>
+    <row r="57" spans="1:5" s="1" customFormat="1">
+      <c r="A57" s="35" t="s">
+        <v>56</v>
+      </c>
+      <c r="B57" s="35"/>
+      <c r="C57" s="35"/>
+    </row>
+    <row r="58" spans="1:5" s="1" customFormat="1">
+      <c r="A58" s="35"/>
+      <c r="B58" s="35"/>
+      <c r="C58" s="35"/>
+    </row>
+    <row r="59" spans="1:5" s="1" customFormat="1">
+      <c r="A59" s="35"/>
+      <c r="B59" s="35"/>
+      <c r="C59" s="35"/>
+    </row>
+    <row r="60" spans="1:5" s="1" customFormat="1">
+      <c r="A60" s="35"/>
+      <c r="B60" s="35"/>
+      <c r="C60" s="35"/>
+    </row>
+    <row r="61" spans="1:5" s="1" customFormat="1">
+      <c r="A61" s="35"/>
+      <c r="B61" s="35"/>
+      <c r="C61" s="35"/>
+    </row>
     <row r="62" spans="1:5" s="1" customFormat="1"/>
     <row r="63" spans="1:5" s="1" customFormat="1"/>
     <row r="64" spans="1:5" s="1" customFormat="1"/>
     <row r="65" s="1" customFormat="1"/>
     <row r="66" s="1" customFormat="1"/>
     <row r="67" s="1" customFormat="1"/>
     <row r="68" s="1" customFormat="1"/>
     <row r="69" s="1" customFormat="1"/>
     <row r="70" s="1" customFormat="1"/>
     <row r="71" s="1" customFormat="1"/>
     <row r="72" s="1" customFormat="1"/>
     <row r="73" s="1" customFormat="1"/>
     <row r="74" s="1" customFormat="1"/>
     <row r="75" s="1" customFormat="1"/>
     <row r="76" s="1" customFormat="1"/>
     <row r="77" s="1" customFormat="1"/>
     <row r="78" s="1" customFormat="1"/>
     <row r="79" s="1" customFormat="1"/>
     <row r="80" s="1" customFormat="1"/>
     <row r="81" s="1" customFormat="1"/>
     <row r="82" s="1" customFormat="1"/>
     <row r="83" s="1" customFormat="1"/>
     <row r="84" s="1" customFormat="1"/>
     <row r="85" s="1" customFormat="1"/>
     <row r="86" s="1" customFormat="1"/>
@@ -1932,54 +1991,60 @@
     <row r="337" s="1" customFormat="1"/>
     <row r="338" s="1" customFormat="1"/>
     <row r="339" s="1" customFormat="1"/>
     <row r="340" s="1" customFormat="1"/>
     <row r="341" s="1" customFormat="1"/>
     <row r="342" s="1" customFormat="1"/>
     <row r="343" s="1" customFormat="1"/>
     <row r="344" s="1" customFormat="1"/>
     <row r="345" s="1" customFormat="1"/>
     <row r="346" s="1" customFormat="1"/>
     <row r="347" s="1" customFormat="1"/>
     <row r="348" s="1" customFormat="1"/>
     <row r="349" s="1" customFormat="1"/>
     <row r="350" s="1" customFormat="1"/>
     <row r="351" s="1" customFormat="1"/>
     <row r="352" s="1" customFormat="1"/>
     <row r="353" s="1" customFormat="1"/>
     <row r="354" s="1" customFormat="1"/>
     <row r="355" s="1" customFormat="1"/>
     <row r="356" s="1" customFormat="1"/>
     <row r="357" s="1" customFormat="1"/>
     <row r="358" s="1" customFormat="1"/>
     <row r="359" s="1" customFormat="1"/>
     <row r="360" s="1" customFormat="1"/>
     <row r="361" s="1" customFormat="1"/>
-    <row r="362" s="1" customFormat="1"/>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="8">
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A60:C60"/>
+    <mergeCell ref="A61:C61"/>
     <mergeCell ref="C4:E6"/>
+    <mergeCell ref="A55:C55"/>
+    <mergeCell ref="A56:C56"/>
+    <mergeCell ref="A57:C57"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">